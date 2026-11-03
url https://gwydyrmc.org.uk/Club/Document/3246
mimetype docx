--- v0 (2025-10-10)
+++ v1 (2026-11-03)
@@ -1,1060 +1,1041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="0129E940" w14:textId="15990B0A" w:rsidR="001B336F" w:rsidRPr="00862A26" w:rsidRDefault="0077775B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862A26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GWYDYR MOUNTAIN CLUB</w:t>
       </w:r>
       <w:r w:rsidR="00862A26" w:rsidRPr="00862A26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: MEMBERSHIP REGISTRATION FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DCBC39" w14:textId="20C7B843" w:rsidR="001B336F" w:rsidRDefault="003B5887" w:rsidP="00601EEE">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please complete the form and then email </w:t>
       </w:r>
       <w:r w:rsidR="00FC4E2E">
         <w:t xml:space="preserve">it to our </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Membership Secretary at </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>membership@gwydyrmc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="762DC898" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="762DC898" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_yn2ec59gpft2" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Personal Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="8955" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="967"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2302"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D82F28" w14:paraId="0D167F4C" w14:textId="77777777" w:rsidTr="00375A70">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55757304" w14:textId="77777777" w:rsidR="00D82F28" w:rsidRDefault="00D82F28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2663298B" w14:textId="77777777" w:rsidR="00D82F28" w:rsidRDefault="00D82F28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="453D798F" w14:textId="70F9702D" w:rsidR="00D82F28" w:rsidRPr="00D82F28" w:rsidRDefault="00D82F28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D82F28">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15CA4DC7" w14:textId="5539A5D5" w:rsidR="00D82F28" w:rsidRPr="00D16941" w:rsidRDefault="00D82F28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B336F" w14:paraId="3E38F41D" w14:textId="77777777" w:rsidTr="00375A70">
         <w:trPr>
           <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331E3C56" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="331E3C56" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A1CCEDD" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00456B7B" w14:paraId="3EA028C4" w14:textId="77777777" w:rsidTr="00375A70">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EA4A762" w14:textId="4E73514D" w:rsidR="00456B7B" w:rsidRDefault="00456B7B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21798F0B" w14:textId="77777777" w:rsidR="00456B7B" w:rsidRDefault="00456B7B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="638AB343" w14:textId="22DD5E5B" w:rsidR="00456B7B" w:rsidRDefault="00456B7B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B0BFDD6" w14:textId="77777777" w:rsidR="00456B7B" w:rsidRDefault="00456B7B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7615D52D" w14:textId="77777777" w:rsidR="00456B7B" w:rsidRDefault="00456B7B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B336F" w14:paraId="37625E14" w14:textId="77777777" w:rsidTr="00375A70">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2148C624" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2148C624" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FE60BDF" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53BFE6AD" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53BFE6AD" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_jt2wdfygvoje" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Next of Kin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04016AA5" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04016AA5" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
       <w:r>
         <w:t>Please provide details of an individual we can contact in the event of an emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4564EFB8" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2256"/>
         <w:gridCol w:w="6770"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B336F" w14:paraId="7293C180" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C4D2D06" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C4D2D06" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47C52E73" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29732F88" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F"/>
-    <w:p w14:paraId="42F33AC4" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42F33AC4" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Gwydyr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Mountain Club (GMC) is affiliated with the British Mountaineering Council (BMC).  Before registering all prospective members should read and familiarise themselves with the BMC participation statement:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08223A30" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241EF3C5" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DE5F521" w14:textId="6753832C" w:rsidR="00392F2F" w:rsidRPr="00392F2F" w:rsidRDefault="00392F2F">
       <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00392F2F">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The BMC recognises that climbing and mountaineering are activities with a danger of personal injury or death. Participants in these activities should be aware of and accept these risks and be responsible for their own actions.”</w:t>
+        <w:t>“Climbing, hill walking and mountaineering can provide life-long physical, social and mental health benefits through exercise and adventure in amazing environments. The BMC recognises these activities involve a risk of personal injury or death. Participants should be aware of and accept these risks and be responsible for their own actions and involvement.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527A861C" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="527A861C" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_7vva9aur6jws" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4177CD31" w14:textId="1C418E4C" w:rsidR="001B336F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4177CD31" w14:textId="1C418E4C" w:rsidR="001B336F" w:rsidRDefault="00707A76" w:rsidP="00BE682A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:t>I have read, understood and agree with the BMC participation statement and wish to register as a prospective member with the GMC.</w:t>
       </w:r>
       <w:r w:rsidR="00340EBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00737EAE">
         <w:t>In Word y</w:t>
       </w:r>
       <w:r w:rsidR="00AB63AF">
         <w:t>ou can</w:t>
       </w:r>
       <w:r w:rsidR="003E7B0D">
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="007E55F4">
         <w:t>ype</w:t>
       </w:r>
       <w:r w:rsidR="00243CC1">
         <w:t xml:space="preserve"> your signature in </w:t>
       </w:r>
       <w:r w:rsidR="006A1538">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00243CC1">
         <w:t xml:space="preserve"> different</w:t>
       </w:r>
       <w:r w:rsidR="006A1538">
         <w:t xml:space="preserve"> font</w:t>
       </w:r>
       <w:r w:rsidR="003E7B0D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C07B5A8" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="7605"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B336F" w14:paraId="69A1BE9C" w14:textId="77777777" w:rsidTr="00601EEE">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ED0B43D" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ED0B43D" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="679F6991" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B336F" w14:paraId="3756490B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D1A45D4" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D1A45D4" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="00707A76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DATED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73F5CA14" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="043CF481" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F"/>
-    <w:sectPr w:rsidR="001B336F" w:rsidSect="00174245">
+    <w:p w14:paraId="043CF481" w14:textId="77777777" w:rsidR="001B336F" w:rsidRDefault="001B336F" w:rsidP="00BE682A"/>
+    <w:sectPr w:rsidR="001B336F" w:rsidSect="00BE682A">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1247" w:right="1440" w:bottom="1440" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1440" w:bottom="907" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18AE389C" w14:textId="77777777" w:rsidR="00422E06" w:rsidRDefault="00422E06">
+    <w:p w14:paraId="4E471875" w14:textId="77777777" w:rsidR="00415607" w:rsidRDefault="00415607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D66DB87" w14:textId="77777777" w:rsidR="00422E06" w:rsidRDefault="00422E06">
+    <w:p w14:paraId="510BA138" w14:textId="77777777" w:rsidR="00415607" w:rsidRDefault="00415607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E5AAD53" w14:textId="77777777" w:rsidR="00422E06" w:rsidRDefault="00422E06">
+    <w:p w14:paraId="24BD84D2" w14:textId="77777777" w:rsidR="00415607" w:rsidRDefault="00415607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5192D45F" w14:textId="77777777" w:rsidR="00422E06" w:rsidRDefault="00422E06">
+    <w:p w14:paraId="4A64F685" w14:textId="77777777" w:rsidR="00415607" w:rsidRDefault="00415607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B53427A" w14:textId="44C2CD81" w:rsidR="00737EAE" w:rsidRDefault="00737EAE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0052B86A" wp14:editId="654DD756">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2641600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-530225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="490220" cy="486410"/>
           <wp:effectExtent l="0" t="0" r="5080" b="8890"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="626555795" name="Picture 1" descr="A black and white logo with mountains in the background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1080,167 +1061,175 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="490220" cy="486410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B336F"/>
     <w:rsid w:val="000461D5"/>
+    <w:rsid w:val="000541B2"/>
     <w:rsid w:val="00062538"/>
     <w:rsid w:val="000E0148"/>
     <w:rsid w:val="001158DB"/>
     <w:rsid w:val="00174245"/>
     <w:rsid w:val="001B336F"/>
     <w:rsid w:val="001B7469"/>
     <w:rsid w:val="002350FA"/>
     <w:rsid w:val="00243CC1"/>
     <w:rsid w:val="00251617"/>
     <w:rsid w:val="002B285C"/>
     <w:rsid w:val="002B54FF"/>
     <w:rsid w:val="00340EBF"/>
     <w:rsid w:val="00375A70"/>
+    <w:rsid w:val="00392F2F"/>
     <w:rsid w:val="003B5887"/>
     <w:rsid w:val="003E7B0D"/>
+    <w:rsid w:val="00415607"/>
     <w:rsid w:val="00422E06"/>
     <w:rsid w:val="00456B7B"/>
     <w:rsid w:val="00487CE1"/>
     <w:rsid w:val="00536910"/>
     <w:rsid w:val="00556D05"/>
     <w:rsid w:val="005769A0"/>
     <w:rsid w:val="0059144E"/>
     <w:rsid w:val="00601EEE"/>
     <w:rsid w:val="00643EDF"/>
     <w:rsid w:val="006A1538"/>
     <w:rsid w:val="006B03BD"/>
+    <w:rsid w:val="00707A76"/>
     <w:rsid w:val="00737EAE"/>
     <w:rsid w:val="0077775B"/>
     <w:rsid w:val="007D15AC"/>
     <w:rsid w:val="007E55F4"/>
     <w:rsid w:val="00862A26"/>
     <w:rsid w:val="008848A9"/>
+    <w:rsid w:val="008D286E"/>
     <w:rsid w:val="00916CA5"/>
     <w:rsid w:val="009328EE"/>
     <w:rsid w:val="009C0A38"/>
     <w:rsid w:val="00A02EF6"/>
     <w:rsid w:val="00A20C2E"/>
     <w:rsid w:val="00A638F1"/>
+    <w:rsid w:val="00AA77A2"/>
     <w:rsid w:val="00AB63AF"/>
     <w:rsid w:val="00B4502F"/>
     <w:rsid w:val="00B61D64"/>
     <w:rsid w:val="00B85950"/>
+    <w:rsid w:val="00BE682A"/>
     <w:rsid w:val="00CA463C"/>
     <w:rsid w:val="00CC18CF"/>
     <w:rsid w:val="00D16941"/>
     <w:rsid w:val="00D31970"/>
+    <w:rsid w:val="00D524E9"/>
     <w:rsid w:val="00D82F28"/>
     <w:rsid w:val="00E35E85"/>
     <w:rsid w:val="00E4539E"/>
     <w:rsid w:val="00E81F3F"/>
     <w:rsid w:val="00EB3885"/>
     <w:rsid w:val="00F33631"/>
     <w:rsid w:val="00F66E9C"/>
     <w:rsid w:val="00F74572"/>
     <w:rsid w:val="00F92247"/>
     <w:rsid w:val="00FB17D3"/>
     <w:rsid w:val="00FC4E2E"/>
     <w:rsid w:val="00FD122C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="502D9251"/>
   <w15:docId w15:val="{DE60B982-746D-4091-ADCE-92756CAE2276}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1853,51 +1842,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008848A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008848A9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@gwydyrmc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2189,51 +2178,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>155</Words>
-  <Characters>884</Characters>
+  <Words>174</Words>
+  <Characters>994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1037</CharactersWithSpaces>
+  <CharactersWithSpaces>1166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>David</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>